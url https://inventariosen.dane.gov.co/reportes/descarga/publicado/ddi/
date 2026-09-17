--- v0 (2026-08-03)
+++ v1 (2026-09-17)
@@ -1187,51 +1187,51 @@
         <is>
           <t>Reporte Demandas de Información</t>
         </is>
       </c>
     </row>
     <row r="3" ht="30" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Autor: </t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
           <t>Sistema Estadístico Nacional (SEN)</t>
         </is>
       </c>
     </row>
     <row r="4" ht="25" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Fecha: </t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
-          <t>30-07-2026 10:53:36</t>
+          <t>15-09-2026 10:11:21</t>
         </is>
       </c>
     </row>
     <row r="5" ht="25" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Versión: </t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
           <t>v1.0</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>