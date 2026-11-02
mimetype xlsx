--- v1 (2026-09-17)
+++ v2 (2026-11-02)
@@ -58,53 +58,56 @@
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
@@ -437,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:DA1"/>
+  <dimension ref="A1:DA9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="50" customWidth="1" min="1" max="1"/>
     <col width="50" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="50" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="50" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="50" customWidth="1" min="11" max="11"/>
     <col width="50" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="50" customWidth="1" min="14" max="14"/>
     <col width="50" customWidth="1" min="15" max="15"/>
     <col width="50" customWidth="1" min="16" max="16"/>
     <col width="50" customWidth="1" min="17" max="17"/>
     <col width="50" customWidth="1" min="18" max="18"/>
@@ -1079,168 +1082,2698 @@
         <is>
           <t>E1.3 - ¿Tiene un plan de acción establecido para suplir la demanda insatisfecha?</t>
         </is>
       </c>
       <c r="CX1" s="1" t="inlineStr">
         <is>
           <t>E1.3.1 - Describa de forma breve la acción que suple la demanda insatisfecha</t>
         </is>
       </c>
       <c r="CY1" s="1" t="inlineStr">
         <is>
           <t>F1 - ¿El requerimiento reportado es una demanda de información estadística?</t>
         </is>
       </c>
       <c r="CZ1" s="1" t="inlineStr">
         <is>
           <t>F1.1 - ¿Porqué no es una demanda de información estadística?</t>
         </is>
       </c>
       <c r="DA1" s="1" t="inlineStr">
         <is>
           <t>G1 - Estado del proceso Demanda de Información</t>
         </is>
       </c>
     </row>
+    <row r="2" ht="90" customHeight="1">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>DDI72</t>
+        </is>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>Incorporar nuevas desagregaciones geográficas que permitan dar un contexto más amplio sobre el desempeño educativo de los estudiantes de educación media y superior</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>Instituto Colombiano para la Evaluación de la Educación (ICFES)</t>
+        </is>
+      </c>
+      <c r="D2" s="2" t="inlineStr"/>
+      <c r="E2" s="2" t="inlineStr">
+        <is>
+          <t>Sociodemográfica</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr">
+        <is>
+          <t>Educación, Ciencia, Tecnología e Innovación</t>
+        </is>
+      </c>
+      <c r="G2" s="2" t="inlineStr"/>
+      <c r="H2" s="2" t="inlineStr">
+        <is>
+          <t>Subdirección de Estadísticas</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="inlineStr">
+        <is>
+          <t>Cristian Montaño</t>
+        </is>
+      </c>
+      <c r="J2" s="2" t="inlineStr">
+        <is>
+          <t>Subdirector de Estadísticas</t>
+        </is>
+      </c>
+      <c r="K2" s="2" t="inlineStr">
+        <is>
+          <t>cmontano@icfes.gov.co</t>
+        </is>
+      </c>
+      <c r="L2" s="2" t="inlineStr">
+        <is>
+          <t>6019189022</t>
+        </is>
+      </c>
+      <c r="M2" s="2" t="inlineStr">
+        <is>
+          <t>Cristian Montaño</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr">
+        <is>
+          <t>Subdirector de Estadísticas</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr">
+        <is>
+          <t>cmontano@icfes.gov.co</t>
+        </is>
+      </c>
+      <c r="P2" s="2" t="inlineStr">
+        <is>
+          <t>6019189022</t>
+        </is>
+      </c>
+      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="R2" s="2" t="inlineStr">
+        <is>
+          <t>Agregado estadístico o indicador (tasas, índices, porcentajes, totales, etc )</t>
+        </is>
+      </c>
+      <c r="S2" s="2" t="inlineStr"/>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>A partir de las información existente en el registro administrativo se estableció incorporar nuevas desagregaciones que permitan dar un contexto más amplio sobre el desempeño educativo de los estudiantes de educación media y superior. No se requiere información adicional porque se hace uso de la información con la que se cuenta actualmente la fuente de datos.</t>
+        </is>
+      </c>
+      <c r="U2" s="2" t="inlineStr"/>
+      <c r="V2" s="2" t="inlineStr">
+        <is>
+          <t>Producción de estadísticas</t>
+        </is>
+      </c>
+      <c r="W2" s="2" t="inlineStr"/>
+      <c r="X2" s="2" t="inlineStr">
+        <is>
+          <t>Ministerios</t>
+        </is>
+      </c>
+      <c r="Y2" s="2" t="inlineStr"/>
+      <c r="Z2" s="2" t="inlineStr">
+        <is>
+          <t>Ministerio de Educación Nacional</t>
+        </is>
+      </c>
+      <c r="AA2" s="2" t="inlineStr"/>
+      <c r="AB2" s="2" t="inlineStr"/>
+      <c r="AC2" s="2" t="inlineStr"/>
+      <c r="AD2" s="2" t="inlineStr"/>
+      <c r="AE2" s="2" t="inlineStr"/>
+      <c r="AF2" s="2" t="inlineStr"/>
+      <c r="AG2" s="2" t="inlineStr"/>
+      <c r="AH2" s="2" t="inlineStr"/>
+      <c r="AI2" s="2" t="inlineStr">
+        <is>
+          <t>Ninguna</t>
+        </is>
+      </c>
+      <c r="AJ2" s="2" t="inlineStr"/>
+      <c r="AK2" s="2" t="inlineStr"/>
+      <c r="AL2" s="2" t="inlineStr"/>
+      <c r="AM2" s="2" t="inlineStr"/>
+      <c r="AN2" s="2" t="inlineStr">
+        <is>
+          <t>Plan Nacional de Desarrollo</t>
+        </is>
+      </c>
+      <c r="AO2" s="2" t="inlineStr"/>
+      <c r="AP2" s="2" t="inlineStr"/>
+      <c r="AQ2" s="2" t="inlineStr"/>
+      <c r="AR2" s="2" t="inlineStr"/>
+      <c r="AS2" s="2" t="inlineStr">
+        <is>
+          <t>Plan Nacional de Desarrollo 2022-2026: Educación de calidad para reducir la desigualdad</t>
+        </is>
+      </c>
+      <c r="AT2" s="2" t="inlineStr"/>
+      <c r="AU2" s="2" t="inlineStr"/>
+      <c r="AV2" s="2" t="inlineStr"/>
+      <c r="AW2" s="2" t="inlineStr">
+        <is>
+          <t>Otra entidad</t>
+        </is>
+      </c>
+      <c r="AX2" s="2" t="inlineStr">
+        <is>
+          <t>Instituto Colombiano para la Evaluación de la Educación - ICFES</t>
+        </is>
+      </c>
+      <c r="AY2" s="2" t="inlineStr">
+        <is>
+          <t>Aprovechamiento de una operación estadística</t>
+        </is>
+      </c>
+      <c r="AZ2" s="2" t="inlineStr"/>
+      <c r="BA2" s="2" t="inlineStr"/>
+      <c r="BB2" s="2" t="inlineStr"/>
+      <c r="BC2" s="2" t="inlineStr"/>
+      <c r="BD2" s="2" t="inlineStr"/>
+      <c r="BE2" s="2" t="inlineStr"/>
+      <c r="BF2" s="2" t="inlineStr"/>
+      <c r="BG2" s="2" t="inlineStr"/>
+      <c r="BH2" s="2" t="inlineStr"/>
+      <c r="BI2" s="2" t="inlineStr"/>
+      <c r="BJ2" s="2" t="inlineStr"/>
+      <c r="BK2" s="2" t="inlineStr"/>
+      <c r="BL2" s="2" t="inlineStr"/>
+      <c r="BM2" s="2" t="inlineStr"/>
+      <c r="BN2" s="2" t="inlineStr"/>
+      <c r="BO2" s="2" t="inlineStr"/>
+      <c r="BP2" s="2" t="inlineStr"/>
+      <c r="BQ2" s="2" t="inlineStr"/>
+      <c r="BR2" s="2" t="inlineStr"/>
+      <c r="BS2" s="2" t="inlineStr"/>
+      <c r="BT2" s="2" t="inlineStr"/>
+      <c r="BU2" s="2" t="inlineStr"/>
+      <c r="BV2" s="2" t="inlineStr"/>
+      <c r="BW2" s="2" t="inlineStr"/>
+      <c r="BX2" s="2" t="inlineStr"/>
+      <c r="BY2" s="2" t="inlineStr"/>
+      <c r="BZ2" s="2" t="inlineStr"/>
+      <c r="CA2" s="2" t="inlineStr">
+        <is>
+          <t>Sexo</t>
+        </is>
+      </c>
+      <c r="CB2" s="2" t="inlineStr"/>
+      <c r="CC2" s="2" t="inlineStr">
+        <is>
+          <t>Nacional</t>
+        </is>
+      </c>
+      <c r="CD2" s="2" t="inlineStr"/>
+      <c r="CE2" s="2" t="inlineStr"/>
+      <c r="CF2" s="2" t="inlineStr"/>
+      <c r="CG2" s="2" t="inlineStr"/>
+      <c r="CH2" s="2" t="inlineStr"/>
+      <c r="CI2" s="2" t="inlineStr"/>
+      <c r="CJ2" s="2" t="inlineStr"/>
+      <c r="CK2" s="2" t="inlineStr"/>
+      <c r="CL2" s="2" t="inlineStr"/>
+      <c r="CM2" s="2" t="inlineStr"/>
+      <c r="CN2" s="2" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="CO2" s="2" t="inlineStr">
+        <is>
+          <t>Anual</t>
+        </is>
+      </c>
+      <c r="CP2" s="2" t="inlineStr"/>
+      <c r="CQ2" s="2" t="inlineStr">
+        <is>
+          <t>A partir de una revisión del proceso estadístico, se estableció incorporar otros productos que actualmente genera el Instituto desde otras áreas y pueden ser incluidos teniendo en cuenta el diseño de la operación estadística.</t>
+        </is>
+      </c>
+      <c r="CR2" s="2" t="inlineStr"/>
+      <c r="CS2" s="2" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="CT2" s="2" t="inlineStr">
+        <is>
+          <t>El Icfes ha incorporado en los cuadros de salida del examen Saber Pro, TyT y Saber 11 correspondientes a 2024 y 2025 las desagregaciones por etnia y discapacidad disponibles en el microsito https://www.icfes.gov.co/estadisticas-oficiales/</t>
+        </is>
+      </c>
+      <c r="CU2" s="2" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="CV2" s="2" t="inlineStr"/>
+      <c r="CW2" s="2" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="CX2" s="2" t="inlineStr"/>
+      <c r="CY2" s="2" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="CZ2" s="2" t="inlineStr"/>
+      <c r="DA2" s="2" t="inlineStr">
+        <is>
+          <t>Publicado</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" ht="90" customHeight="1">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>DDI73</t>
+        </is>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>Ingresos operacionales de los establecimientos fabricantes/ importadores de medicamentos, alimentos, dispositivos médicos y cosméticos</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="inlineStr">
+        <is>
+          <t>Instituto Nacional de Vigilancia de Medicamentos y Alimentos (Invima)</t>
+        </is>
+      </c>
+      <c r="D3" s="2" t="inlineStr"/>
+      <c r="E3" s="2" t="inlineStr">
+        <is>
+          <t>Sociodemográfica</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr">
+        <is>
+          <t>Salud</t>
+        </is>
+      </c>
+      <c r="G3" s="2" t="inlineStr"/>
+      <c r="H3" s="2" t="inlineStr">
+        <is>
+          <t>Oficina Asesora de Planeación</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>Jina Marcela Bedoya</t>
+        </is>
+      </c>
+      <c r="J3" s="2" t="inlineStr">
+        <is>
+          <t>Asesora de Planeación</t>
+        </is>
+      </c>
+      <c r="K3" s="2" t="inlineStr">
+        <is>
+          <t>jlozanob@invima.gov.co</t>
+        </is>
+      </c>
+      <c r="L3" s="2" t="inlineStr">
+        <is>
+          <t>6012425000</t>
+        </is>
+      </c>
+      <c r="M3" s="2" t="inlineStr">
+        <is>
+          <t>Jina Marcela Bedoya</t>
+        </is>
+      </c>
+      <c r="N3" s="2" t="inlineStr">
+        <is>
+          <t>Asesora de Planeación</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr">
+        <is>
+          <t>jlozanob@invima.gov.co</t>
+        </is>
+      </c>
+      <c r="P3" s="2" t="inlineStr">
+        <is>
+          <t>6012425000</t>
+        </is>
+      </c>
+      <c r="Q3" s="2" t="inlineStr">
+        <is>
+          <t>Salud</t>
+        </is>
+      </c>
+      <c r="R3" s="2" t="inlineStr">
+        <is>
+          <t>Otro</t>
+        </is>
+      </c>
+      <c r="S3" s="2" t="inlineStr">
+        <is>
+          <t>microdato</t>
+        </is>
+      </c>
+      <c r="T3" s="2" t="inlineStr">
+        <is>
+          <t>Se requiere la información de los ingresos operacionales de todos los establecimientos objeto de vigilancia del Invima como son: de las personas naturales o juridicas que realizan fabricanción y/o importación de alimentos, bebidas alcoholicas, medicamentos, cosmeticos y dispositivos médicos.</t>
+        </is>
+      </c>
+      <c r="U3" s="2" t="inlineStr"/>
+      <c r="V3" s="2" t="inlineStr">
+        <is>
+          <t>Otro</t>
+        </is>
+      </c>
+      <c r="W3" s="2" t="inlineStr"/>
+      <c r="X3" s="2" t="inlineStr">
+        <is>
+          <t>Organismos de Control</t>
+        </is>
+      </c>
+      <c r="Y3" s="2" t="inlineStr"/>
+      <c r="Z3" s="2" t="inlineStr"/>
+      <c r="AA3" s="2" t="inlineStr">
+        <is>
+          <t>Invima</t>
+        </is>
+      </c>
+      <c r="AB3" s="2" t="inlineStr"/>
+      <c r="AC3" s="2" t="inlineStr"/>
+      <c r="AD3" s="2" t="inlineStr"/>
+      <c r="AE3" s="2" t="inlineStr"/>
+      <c r="AF3" s="2" t="inlineStr"/>
+      <c r="AG3" s="2" t="inlineStr"/>
+      <c r="AH3" s="2" t="inlineStr"/>
+      <c r="AI3" s="2" t="inlineStr">
+        <is>
+          <t>Ley | Otra (Resolución, ordenanza, acuerdo municipal, acuerdo supranacional, sentencia, tratado internacional)</t>
+        </is>
+      </c>
+      <c r="AJ3" s="2" t="inlineStr"/>
+      <c r="AK3" s="2" t="inlineStr">
+        <is>
+          <t>Ley 100 de 1993 art 245, objeto es la ejecución de las políticas en materia de vigilancia sanitaria y de control de calidad de medicamentos, productos biológicos, alimentos, bebidas, cosméticos, dispositivos y elementos médico-quirúrgicos, odontológicos, productos naturales homeopáticos y los generados por biotecnología, reactivos de diagnóstico, y otros que puedan tener impacto en la salud individual y colectiva</t>
+        </is>
+      </c>
+      <c r="AL3" s="2" t="inlineStr"/>
+      <c r="AM3" s="2" t="inlineStr">
+        <is>
+          <t>Proyectado mediante Proyecto de ley o Vía propuesta de reforma tributaria y la necesidad se mantendría como base secundaria para cruzar datos con base primaria piloto en la que los productores y/o importadores reportarán en tiempo real sus ingresos, esto con el fin de poder calcular el valor de la contribución, se realizará estimado una reunión semestral al respecto en el que se darán avances bien sea del proyecto o reforma como avanzan</t>
+        </is>
+      </c>
+      <c r="AN3" s="2" t="inlineStr">
+        <is>
+          <t>Otro(s)</t>
+        </is>
+      </c>
+      <c r="AO3" s="2" t="inlineStr"/>
+      <c r="AP3" s="2" t="inlineStr"/>
+      <c r="AQ3" s="2" t="inlineStr"/>
+      <c r="AR3" s="2" t="inlineStr"/>
+      <c r="AS3" s="2" t="inlineStr"/>
+      <c r="AT3" s="2" t="inlineStr"/>
+      <c r="AU3" s="2" t="inlineStr"/>
+      <c r="AV3" s="2" t="inlineStr"/>
+      <c r="AW3" s="2" t="inlineStr">
+        <is>
+          <t>Otra entidad</t>
+        </is>
+      </c>
+      <c r="AX3" s="2" t="inlineStr"/>
+      <c r="AY3" s="2" t="inlineStr">
+        <is>
+          <t>Aprovechamiento de una operación estadística</t>
+        </is>
+      </c>
+      <c r="AZ3" s="2" t="inlineStr"/>
+      <c r="BA3" s="2" t="inlineStr"/>
+      <c r="BB3" s="2" t="inlineStr"/>
+      <c r="BC3" s="2" t="inlineStr"/>
+      <c r="BD3" s="2" t="inlineStr">
+        <is>
+          <t>Otra</t>
+        </is>
+      </c>
+      <c r="BE3" s="2" t="inlineStr"/>
+      <c r="BF3" s="2" t="inlineStr"/>
+      <c r="BG3" s="2" t="inlineStr"/>
+      <c r="BH3" s="2" t="inlineStr"/>
+      <c r="BI3" s="2" t="inlineStr"/>
+      <c r="BJ3" s="2" t="inlineStr"/>
+      <c r="BK3" s="2" t="inlineStr"/>
+      <c r="BL3" s="2" t="inlineStr"/>
+      <c r="BM3" s="2" t="inlineStr"/>
+      <c r="BN3" s="2" t="inlineStr"/>
+      <c r="BO3" s="2" t="inlineStr"/>
+      <c r="BP3" s="2" t="inlineStr"/>
+      <c r="BQ3" s="2" t="inlineStr"/>
+      <c r="BR3" s="2" t="inlineStr"/>
+      <c r="BS3" s="2" t="inlineStr"/>
+      <c r="BT3" s="2" t="inlineStr"/>
+      <c r="BU3" s="2" t="inlineStr"/>
+      <c r="BV3" s="2" t="inlineStr"/>
+      <c r="BW3" s="2" t="inlineStr"/>
+      <c r="BX3" s="2" t="inlineStr"/>
+      <c r="BY3" s="2" t="inlineStr"/>
+      <c r="BZ3" s="2" t="inlineStr">
+        <is>
+          <t>baja</t>
+        </is>
+      </c>
+      <c r="CA3" s="2" t="inlineStr">
+        <is>
+          <t>Ninguna</t>
+        </is>
+      </c>
+      <c r="CB3" s="2" t="inlineStr"/>
+      <c r="CC3" s="2" t="inlineStr">
+        <is>
+          <t>Departamental</t>
+        </is>
+      </c>
+      <c r="CD3" s="2" t="inlineStr"/>
+      <c r="CE3" s="2" t="inlineStr"/>
+      <c r="CF3" s="2" t="inlineStr"/>
+      <c r="CG3" s="2" t="inlineStr"/>
+      <c r="CH3" s="2" t="inlineStr"/>
+      <c r="CI3" s="2" t="inlineStr"/>
+      <c r="CJ3" s="2" t="inlineStr"/>
+      <c r="CK3" s="2" t="inlineStr"/>
+      <c r="CL3" s="2" t="inlineStr"/>
+      <c r="CM3" s="2" t="inlineStr"/>
+      <c r="CN3" s="2" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="CO3" s="2" t="inlineStr">
+        <is>
+          <t>Anual</t>
+        </is>
+      </c>
+      <c r="CP3" s="2" t="inlineStr"/>
+      <c r="CQ3" s="2" t="inlineStr"/>
+      <c r="CR3" s="2" t="inlineStr"/>
+      <c r="CS3" s="2" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="CT3" s="2" t="inlineStr">
+        <is>
+          <t>En atención a la solicitud inicialmente presentada ante el Departamento Administrativo Nacional de Estadística (DANE), orientada a la obtención de información específica, se evidencia que actualmente se ha planteado la gestión de un convenio interinstitucional con la Dirección de Impuestos y Aduanas Nacionales (DIAN), entidad que dispone de manera directa de la información requerida.
+En este sentido, la suscripción de dicho convenio permitiría el acceso oportuno y pertinente a la información, optimizando los canales institucionales y garantizando mayor eficiencia en su suministro.
+Por lo anterior, se considera que la necesidad que dio origen a la solicitud puede ser atendida a través de este nuevo mecanismo. En consecuencia, se emite concepto favorable para el cierre del seguimiento, en tanto la gestión alternativa planteada resulta más adecuada para la obtención de la información requerida.</t>
+        </is>
+      </c>
+      <c r="CU3" s="2" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="CV3" s="2" t="inlineStr"/>
+      <c r="CW3" s="2" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="CX3" s="2" t="inlineStr"/>
+      <c r="CY3" s="2" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="CZ3" s="2" t="inlineStr">
+        <is>
+          <t>Es un requerimiento de información por la entidad para su gestión propia del modelo de recaudo.</t>
+        </is>
+      </c>
+      <c r="DA3" s="2" t="inlineStr">
+        <is>
+          <t>Publicado</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" ht="90" customHeight="1">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>DDI76</t>
+        </is>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>Fortalecer la entrega de resultados de la Encuesta Mensual de Agencias de Viajes- EMAV.</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>Asociación Colombiana de Agencias de Viajes y Turismo (ANATO)</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="inlineStr"/>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <t>Económica</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="inlineStr">
+        <is>
+          <t>Servicios (Turismo, Hoteles, Restaurantes y Otros)</t>
+        </is>
+      </c>
+      <c r="G4" s="2" t="inlineStr"/>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>Análisis de estudios económicos</t>
+        </is>
+      </c>
+      <c r="I4" s="2" t="inlineStr">
+        <is>
+          <t>Mile Lorena Piñeros Dueñas</t>
+        </is>
+      </c>
+      <c r="J4" s="2" t="inlineStr">
+        <is>
+          <t>Analista de estudios económicos</t>
+        </is>
+      </c>
+      <c r="K4" s="2" t="inlineStr">
+        <is>
+          <t>estadisticas@anato.org</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr">
+        <is>
+          <t>9143131</t>
+        </is>
+      </c>
+      <c r="M4" s="2" t="inlineStr">
+        <is>
+          <t>Mile Lorena Piñeros Dueñas</t>
+        </is>
+      </c>
+      <c r="N4" s="2" t="inlineStr">
+        <is>
+          <t>Analista de estudios económicos</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr">
+        <is>
+          <t>estadisticas@anato.org</t>
+        </is>
+      </c>
+      <c r="P4" s="2" t="inlineStr">
+        <is>
+          <t>9143131</t>
+        </is>
+      </c>
+      <c r="Q4" s="2" t="inlineStr">
+        <is>
+          <t>Servicios (Turismo, Hoteles, Restaurantes y Otros)</t>
+        </is>
+      </c>
+      <c r="R4" s="2" t="inlineStr">
+        <is>
+          <t>Agregado estadístico o indicador (tasas, índices, porcentajes, totales, etc ) | Ajustes en la cobertura geográfica | Ajustes en la cobertura temática | Ajustes en la frecuencia de difusión de los resultados</t>
+        </is>
+      </c>
+      <c r="S4" s="2" t="inlineStr"/>
+      <c r="T4" s="2" t="inlineStr">
+        <is>
+          <t>- Monto de los ingresos, valores absolutos.
+- Número de ocupados, valores absolutos.
+- Monto de salarios nominales, valores absolutos.
+- Desagregar la información de la EMAV por departamentos.
+- Diferenciar los segmentos: corporativo y vacacional.
+- Identificar las ventas nacionales e internacionales.
+- Disminuir el rezago en la publicación de información.</t>
+        </is>
+      </c>
+      <c r="U4" s="2" t="inlineStr"/>
+      <c r="V4" s="2" t="inlineStr">
+        <is>
+          <t>Análisis de contexto | Producción de estadísticas | Otro</t>
+        </is>
+      </c>
+      <c r="W4" s="2" t="inlineStr"/>
+      <c r="X4" s="2" t="inlineStr">
+        <is>
+          <t>Presidencia de la República | Ministerios | Otras entidades del orden Nacional | Entidades de orden Territorial | Gremios | Entidades privadas | Academia</t>
+        </is>
+      </c>
+      <c r="Y4" s="2" t="inlineStr"/>
+      <c r="Z4" s="2" t="inlineStr"/>
+      <c r="AA4" s="2" t="inlineStr"/>
+      <c r="AB4" s="2" t="inlineStr"/>
+      <c r="AC4" s="2" t="inlineStr"/>
+      <c r="AD4" s="2" t="inlineStr"/>
+      <c r="AE4" s="2" t="inlineStr"/>
+      <c r="AF4" s="2" t="inlineStr"/>
+      <c r="AG4" s="2" t="inlineStr"/>
+      <c r="AH4" s="2" t="inlineStr"/>
+      <c r="AI4" s="2" t="inlineStr">
+        <is>
+          <t>Ley</t>
+        </is>
+      </c>
+      <c r="AJ4" s="2" t="inlineStr"/>
+      <c r="AK4" s="2" t="inlineStr">
+        <is>
+          <t>La Ley General de Turismo (Ley 1558 de 2012, "Por la cual se modifica la Ley 300 de 1996 -Ley General de Turismo, la Ley 1101 de 2006 y se dictan otras disposiciones". Decretada por el Congreso de Colombia en su art.32) en la que se delega al DANE llevar el registro de las estadísticas relacionadas con el sector turístico y de manera mensual entregar la información correspondiente, según los diferentes renglones de la actividad que de común acuerdo se determine con el Ministerio de Comercio, Industria y Turismo, incluyendo la denominada Cuenta Satélite y el turismo fronterizo.</t>
+        </is>
+      </c>
+      <c r="AL4" s="2" t="inlineStr"/>
+      <c r="AM4" s="2" t="inlineStr"/>
+      <c r="AN4" s="2" t="inlineStr">
+        <is>
+          <t>Objetivos de Desarrollo Sostenible (ODS) | Organización para la Cooperación y el Desarrollo Económicos (OCDE) | Plan sectorial, territorial o CONPES</t>
+        </is>
+      </c>
+      <c r="AO4" s="2" t="inlineStr">
+        <is>
+          <t>Trabajo decente y crecimiento económico.</t>
+        </is>
+      </c>
+      <c r="AP4" s="2" t="inlineStr">
+        <is>
+          <t>8.1, 8.2, 8.3, 8.5, 8.6 y 8.8.</t>
+        </is>
+      </c>
+      <c r="AQ4" s="2" t="inlineStr">
+        <is>
+          <t>LA OCDE promueve el uso de estadísticas turísticas estándar y metodologías armonizadas para permitir comparaciones internacionales y análisis de políticas más efectivos.</t>
+        </is>
+      </c>
+      <c r="AR4" s="2" t="inlineStr"/>
+      <c r="AS4" s="2" t="inlineStr"/>
+      <c r="AT4" s="2" t="inlineStr"/>
+      <c r="AU4" s="2" t="inlineStr">
+        <is>
+          <t>Levantar información sectorial teniendo en cuenta las particularidades de los territorios. Además de la vinculación y articulación intra e interinstitucional pública y privada para la gestión de los datos sectoriales.</t>
+        </is>
+      </c>
+      <c r="AV4" s="2" t="inlineStr"/>
+      <c r="AW4" s="2" t="inlineStr">
+        <is>
+          <t>DANE</t>
+        </is>
+      </c>
+      <c r="AX4" s="2" t="inlineStr"/>
+      <c r="AY4" s="2" t="inlineStr">
+        <is>
+          <t>Generación de nueva información</t>
+        </is>
+      </c>
+      <c r="AZ4" s="2" t="inlineStr"/>
+      <c r="BA4" s="2" t="inlineStr"/>
+      <c r="BB4" s="2" t="inlineStr"/>
+      <c r="BC4" s="2" t="inlineStr"/>
+      <c r="BD4" s="2" t="inlineStr"/>
+      <c r="BE4" s="2" t="inlineStr"/>
+      <c r="BF4" s="2" t="inlineStr"/>
+      <c r="BG4" s="2" t="inlineStr"/>
+      <c r="BH4" s="2" t="inlineStr"/>
+      <c r="BI4" s="2" t="inlineStr"/>
+      <c r="BJ4" s="2" t="inlineStr"/>
+      <c r="BK4" s="2" t="inlineStr"/>
+      <c r="BL4" s="2" t="inlineStr"/>
+      <c r="BM4" s="2" t="inlineStr"/>
+      <c r="BN4" s="2" t="inlineStr"/>
+      <c r="BO4" s="2" t="inlineStr"/>
+      <c r="BP4" s="2" t="inlineStr"/>
+      <c r="BQ4" s="2" t="inlineStr"/>
+      <c r="BR4" s="2" t="inlineStr"/>
+      <c r="BS4" s="2" t="inlineStr"/>
+      <c r="BT4" s="2" t="inlineStr"/>
+      <c r="BU4" s="2" t="inlineStr">
+        <is>
+          <t>Otra</t>
+        </is>
+      </c>
+      <c r="BV4" s="2" t="inlineStr"/>
+      <c r="BW4" s="2" t="inlineStr"/>
+      <c r="BX4" s="2" t="inlineStr"/>
+      <c r="BY4" s="2" t="inlineStr">
+        <is>
+          <t>- Monto de los ingresos, valores absolutos. - Número de ocupados, valores absolutos. - Monto de salarios nominales, valores absolutos.</t>
+        </is>
+      </c>
+      <c r="BZ4" s="2" t="inlineStr">
+        <is>
+          <t>alta</t>
+        </is>
+      </c>
+      <c r="CA4" s="2" t="inlineStr">
+        <is>
+          <t>Sexo</t>
+        </is>
+      </c>
+      <c r="CB4" s="2" t="inlineStr"/>
+      <c r="CC4" s="2" t="inlineStr">
+        <is>
+          <t>Departamental</t>
+        </is>
+      </c>
+      <c r="CD4" s="2" t="inlineStr"/>
+      <c r="CE4" s="2" t="inlineStr"/>
+      <c r="CF4" s="2" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="CG4" s="2" t="inlineStr">
+        <is>
+          <t>Todos</t>
+        </is>
+      </c>
+      <c r="CH4" s="2" t="inlineStr"/>
+      <c r="CI4" s="2" t="inlineStr"/>
+      <c r="CJ4" s="2" t="inlineStr"/>
+      <c r="CK4" s="2" t="inlineStr"/>
+      <c r="CL4" s="2" t="inlineStr"/>
+      <c r="CM4" s="2" t="inlineStr"/>
+      <c r="CN4" s="2" t="inlineStr">
+        <is>
+          <t>Total</t>
+        </is>
+      </c>
+      <c r="CO4" s="2" t="inlineStr">
+        <is>
+          <t>Mensual</t>
+        </is>
+      </c>
+      <c r="CP4" s="2" t="inlineStr"/>
+      <c r="CQ4" s="2" t="inlineStr"/>
+      <c r="CR4" s="2" t="inlineStr"/>
+      <c r="CS4" s="2" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="CT4" s="2" t="inlineStr"/>
+      <c r="CU4" s="2" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="CV4" s="2" t="inlineStr"/>
+      <c r="CW4" s="2" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="CX4" s="2" t="inlineStr"/>
+      <c r="CY4" s="2" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="CZ4" s="2" t="inlineStr"/>
+      <c r="DA4" s="2" t="inlineStr">
+        <is>
+          <t>Publicado</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="90" customHeight="1">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>DDI77</t>
+        </is>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>TASA DE DESEMPLEO A NIVEL MUNICIPAL</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr">
+        <is>
+          <t>Alcaldía de Itagüi</t>
+        </is>
+      </c>
+      <c r="D5" s="2" t="inlineStr"/>
+      <c r="E5" s="2" t="inlineStr">
+        <is>
+          <t>Sociodemográfica</t>
+        </is>
+      </c>
+      <c r="F5" s="2" t="inlineStr">
+        <is>
+          <t>Mercado Laboral y Seguridad Social</t>
+        </is>
+      </c>
+      <c r="G5" s="2" t="inlineStr"/>
+      <c r="H5" s="2" t="inlineStr">
+        <is>
+          <t>Dirección de Desarrollo Económico</t>
+        </is>
+      </c>
+      <c r="I5" s="2" t="inlineStr">
+        <is>
+          <t>CARLOS MARIO MARTINEZ HINCAPIE</t>
+        </is>
+      </c>
+      <c r="J5" s="2" t="inlineStr">
+        <is>
+          <t>Director</t>
+        </is>
+      </c>
+      <c r="K5" s="2" t="inlineStr">
+        <is>
+          <t>contactenos@itagui.gov.co</t>
+        </is>
+      </c>
+      <c r="L5" s="2" t="inlineStr">
+        <is>
+          <t>3737676</t>
+        </is>
+      </c>
+      <c r="M5" s="2" t="inlineStr">
+        <is>
+          <t>GUSTAVO ADOLFO HIGUITA</t>
+        </is>
+      </c>
+      <c r="N5" s="2" t="inlineStr">
+        <is>
+          <t>Asesor</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr">
+        <is>
+          <t>Gustavo.higuita@itagui.gov.co</t>
+        </is>
+      </c>
+      <c r="P5" s="2" t="inlineStr">
+        <is>
+          <t>3737676</t>
+        </is>
+      </c>
+      <c r="Q5" s="2" t="inlineStr">
+        <is>
+          <t>Mercado Laboral y Seguridad Social</t>
+        </is>
+      </c>
+      <c r="R5" s="2" t="inlineStr">
+        <is>
+          <t>Agregado estadístico o indicador (tasas, índices, porcentajes, totales, etc )</t>
+        </is>
+      </c>
+      <c r="S5" s="2" t="inlineStr"/>
+      <c r="T5" s="2" t="inlineStr">
+        <is>
+          <t>TASA DE DESEMPLEO DESAGREGADA A NIVEL DEL MUNICIPIO DE ITAGÜÍ , PARA EL SEGUIMIENTO A LOS INDICADORES DEL PLAN DE DESARROLLO</t>
+        </is>
+      </c>
+      <c r="U5" s="2" t="inlineStr"/>
+      <c r="V5" s="2" t="inlineStr">
+        <is>
+          <t>Análisis de contexto | Formulación y ejecución de políticas públicas | Producción de estadísticas</t>
+        </is>
+      </c>
+      <c r="W5" s="2" t="inlineStr"/>
+      <c r="X5" s="2" t="inlineStr">
+        <is>
+          <t>Otras entidades del orden Nacional | Entidades de orden Territorial | Entidades privadas | Academia</t>
+        </is>
+      </c>
+      <c r="Y5" s="2" t="inlineStr"/>
+      <c r="Z5" s="2" t="inlineStr"/>
+      <c r="AA5" s="2" t="inlineStr"/>
+      <c r="AB5" s="2" t="inlineStr">
+        <is>
+          <t>oficinas de empleo</t>
+        </is>
+      </c>
+      <c r="AC5" s="2" t="inlineStr">
+        <is>
+          <t>Alcaldía de Itagüí, Área metropolitana</t>
+        </is>
+      </c>
+      <c r="AD5" s="2" t="inlineStr"/>
+      <c r="AE5" s="2" t="inlineStr">
+        <is>
+          <t>Cámara de comercio Aburrá Sur</t>
+        </is>
+      </c>
+      <c r="AF5" s="2" t="inlineStr"/>
+      <c r="AG5" s="2" t="inlineStr">
+        <is>
+          <t>Tecnológico de Antioquia, Uniminuto, IDEAS</t>
+        </is>
+      </c>
+      <c r="AH5" s="2" t="inlineStr"/>
+      <c r="AI5" s="2" t="inlineStr">
+        <is>
+          <t>Otra (Resolución, ordenanza, acuerdo municipal, acuerdo supranacional, sentencia, tratado internacional)</t>
+        </is>
+      </c>
+      <c r="AJ5" s="2" t="inlineStr"/>
+      <c r="AK5" s="2" t="inlineStr"/>
+      <c r="AL5" s="2" t="inlineStr"/>
+      <c r="AM5" s="2" t="inlineStr">
+        <is>
+          <t>RES. 0588 de 2019 (Para operación desde ADELI) y RES. 0155 de 2022 (Para operación desde Alcaldía)</t>
+        </is>
+      </c>
+      <c r="AN5" s="2" t="inlineStr">
+        <is>
+          <t>Plan sectorial, territorial o CONPES</t>
+        </is>
+      </c>
+      <c r="AO5" s="2" t="inlineStr"/>
+      <c r="AP5" s="2" t="inlineStr"/>
+      <c r="AQ5" s="2" t="inlineStr"/>
+      <c r="AR5" s="2" t="inlineStr"/>
+      <c r="AS5" s="2" t="inlineStr"/>
+      <c r="AT5" s="2" t="inlineStr"/>
+      <c r="AU5" s="2" t="inlineStr">
+        <is>
+          <t>PLAN DE DESARROLLO TERRITORIAL (Servicio de apoyo al fortalecimiento de políticas públicas para la generación y formalización del empleo en el marco del trabajo decente)</t>
+        </is>
+      </c>
+      <c r="AV5" s="2" t="inlineStr"/>
+      <c r="AW5" s="2" t="inlineStr">
+        <is>
+          <t>DANE</t>
+        </is>
+      </c>
+      <c r="AX5" s="2" t="inlineStr"/>
+      <c r="AY5" s="2" t="inlineStr">
+        <is>
+          <t>Generación de nueva información</t>
+        </is>
+      </c>
+      <c r="AZ5" s="2" t="inlineStr"/>
+      <c r="BA5" s="2" t="inlineStr"/>
+      <c r="BB5" s="2" t="inlineStr"/>
+      <c r="BC5" s="2" t="inlineStr"/>
+      <c r="BD5" s="2" t="inlineStr"/>
+      <c r="BE5" s="2" t="inlineStr"/>
+      <c r="BF5" s="2" t="inlineStr"/>
+      <c r="BG5" s="2" t="inlineStr"/>
+      <c r="BH5" s="2" t="inlineStr"/>
+      <c r="BI5" s="2" t="inlineStr"/>
+      <c r="BJ5" s="2" t="inlineStr"/>
+      <c r="BK5" s="2" t="inlineStr"/>
+      <c r="BL5" s="2" t="inlineStr"/>
+      <c r="BM5" s="2" t="inlineStr"/>
+      <c r="BN5" s="2" t="inlineStr"/>
+      <c r="BO5" s="2" t="inlineStr"/>
+      <c r="BP5" s="2" t="inlineStr"/>
+      <c r="BQ5" s="2" t="inlineStr"/>
+      <c r="BR5" s="2" t="inlineStr"/>
+      <c r="BS5" s="2" t="inlineStr"/>
+      <c r="BT5" s="2" t="inlineStr"/>
+      <c r="BU5" s="2" t="inlineStr">
+        <is>
+          <t>Indicador</t>
+        </is>
+      </c>
+      <c r="BV5" s="2" t="inlineStr"/>
+      <c r="BW5" s="2" t="inlineStr"/>
+      <c r="BX5" s="2" t="inlineStr">
+        <is>
+          <t>Tasa de desempleo municipal</t>
+        </is>
+      </c>
+      <c r="BY5" s="2" t="inlineStr"/>
+      <c r="BZ5" s="2" t="inlineStr">
+        <is>
+          <t>alta</t>
+        </is>
+      </c>
+      <c r="CA5" s="2" t="inlineStr">
+        <is>
+          <t>Edad | Sexo</t>
+        </is>
+      </c>
+      <c r="CB5" s="2" t="inlineStr"/>
+      <c r="CC5" s="2" t="inlineStr">
+        <is>
+          <t>Municipal</t>
+        </is>
+      </c>
+      <c r="CD5" s="2" t="inlineStr"/>
+      <c r="CE5" s="2" t="inlineStr"/>
+      <c r="CF5" s="2" t="inlineStr"/>
+      <c r="CG5" s="2" t="inlineStr"/>
+      <c r="CH5" s="2" t="inlineStr"/>
+      <c r="CI5" s="2" t="inlineStr"/>
+      <c r="CJ5" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="CK5" s="2" t="inlineStr">
+        <is>
+          <t>Itagüí</t>
+        </is>
+      </c>
+      <c r="CL5" s="2" t="inlineStr"/>
+      <c r="CM5" s="2" t="inlineStr"/>
+      <c r="CN5" s="2" t="inlineStr">
+        <is>
+          <t>Total | Urbano | Rural</t>
+        </is>
+      </c>
+      <c r="CO5" s="2" t="inlineStr">
+        <is>
+          <t>Semestral</t>
+        </is>
+      </c>
+      <c r="CP5" s="2" t="inlineStr"/>
+      <c r="CQ5" s="2" t="inlineStr"/>
+      <c r="CR5" s="2" t="inlineStr"/>
+      <c r="CS5" s="2" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="CT5" s="2" t="inlineStr"/>
+      <c r="CU5" s="2" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="CV5" s="2" t="inlineStr"/>
+      <c r="CW5" s="2" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="CX5" s="2" t="inlineStr"/>
+      <c r="CY5" s="2" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="CZ5" s="2" t="inlineStr"/>
+      <c r="DA5" s="2" t="inlineStr">
+        <is>
+          <t>Publicado</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" ht="90" customHeight="1">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>DDI78</t>
+        </is>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>Porcentaje  de estudiantes egresados de las IE de Itagüí que acceden a la educación superior</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>Alcaldía de Itagüi</t>
+        </is>
+      </c>
+      <c r="D6" s="2" t="inlineStr"/>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t>Sociodemográfica</t>
+        </is>
+      </c>
+      <c r="F6" s="2" t="inlineStr">
+        <is>
+          <t>Educación, Ciencia, Tecnología e Innovación</t>
+        </is>
+      </c>
+      <c r="G6" s="2" t="inlineStr"/>
+      <c r="H6" s="2" t="inlineStr">
+        <is>
+          <t>Secretaría de Educación</t>
+        </is>
+      </c>
+      <c r="I6" s="2" t="inlineStr">
+        <is>
+          <t>Guillermo León Restrepo</t>
+        </is>
+      </c>
+      <c r="J6" s="2" t="inlineStr">
+        <is>
+          <t>Secretario</t>
+        </is>
+      </c>
+      <c r="K6" s="2" t="inlineStr">
+        <is>
+          <t>contactenos@itagui.gov.co</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr">
+        <is>
+          <t>3737676</t>
+        </is>
+      </c>
+      <c r="M6" s="2" t="inlineStr">
+        <is>
+          <t>Diana Gisela Herrera</t>
+        </is>
+      </c>
+      <c r="N6" s="2" t="inlineStr">
+        <is>
+          <t>Profesional Universitario</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr">
+        <is>
+          <t>DIANA.HERRERA@ITAGUI.EDU.CO</t>
+        </is>
+      </c>
+      <c r="P6" s="2" t="inlineStr">
+        <is>
+          <t>3737676</t>
+        </is>
+      </c>
+      <c r="Q6" s="2" t="inlineStr"/>
+      <c r="R6" s="2" t="inlineStr">
+        <is>
+          <t>Agregado estadístico o indicador (tasas, índices, porcentajes, totales, etc ) | Ajustes en la cobertura geográfica</t>
+        </is>
+      </c>
+      <c r="S6" s="2" t="inlineStr"/>
+      <c r="T6" s="2" t="inlineStr">
+        <is>
+          <t>Requerimos conocer el porcentaje de egresados de los establecimientos educativos de Itagüí que acceden a la educación superior en cada vigencia</t>
+        </is>
+      </c>
+      <c r="U6" s="2" t="inlineStr"/>
+      <c r="V6" s="2" t="inlineStr">
+        <is>
+          <t>Análisis de contexto | Formulación y ejecución de políticas públicas | Seguimiento y evaluación de políticas públicas | Producción de estadísticas</t>
+        </is>
+      </c>
+      <c r="W6" s="2" t="inlineStr"/>
+      <c r="X6" s="2" t="inlineStr">
+        <is>
+          <t>Organismos de Control | Entidades de orden Territorial | Entidades privadas | Academia</t>
+        </is>
+      </c>
+      <c r="Y6" s="2" t="inlineStr"/>
+      <c r="Z6" s="2" t="inlineStr"/>
+      <c r="AA6" s="2" t="inlineStr">
+        <is>
+          <t>Contraloria</t>
+        </is>
+      </c>
+      <c r="AB6" s="2" t="inlineStr"/>
+      <c r="AC6" s="2" t="inlineStr">
+        <is>
+          <t>Municipio, aliados estratégicos</t>
+        </is>
+      </c>
+      <c r="AD6" s="2" t="inlineStr"/>
+      <c r="AE6" s="2" t="inlineStr">
+        <is>
+          <t>Entidades ETDH, SENA</t>
+        </is>
+      </c>
+      <c r="AF6" s="2" t="inlineStr"/>
+      <c r="AG6" s="2" t="inlineStr">
+        <is>
+          <t>Las que tengan asentamiento en el territorio</t>
+        </is>
+      </c>
+      <c r="AH6" s="2" t="inlineStr"/>
+      <c r="AI6" s="2" t="inlineStr">
+        <is>
+          <t>Otra (Resolución, ordenanza, acuerdo municipal, acuerdo supranacional, sentencia, tratado internacional)</t>
+        </is>
+      </c>
+      <c r="AJ6" s="2" t="inlineStr"/>
+      <c r="AK6" s="2" t="inlineStr"/>
+      <c r="AL6" s="2" t="inlineStr"/>
+      <c r="AM6" s="2" t="inlineStr">
+        <is>
+          <t>Esta en proceso la formulación del Plan Educativo Municipal</t>
+        </is>
+      </c>
+      <c r="AN6" s="2" t="inlineStr">
+        <is>
+          <t>Plan sectorial, territorial o CONPES</t>
+        </is>
+      </c>
+      <c r="AO6" s="2" t="inlineStr"/>
+      <c r="AP6" s="2" t="inlineStr"/>
+      <c r="AQ6" s="2" t="inlineStr"/>
+      <c r="AR6" s="2" t="inlineStr"/>
+      <c r="AS6" s="2" t="inlineStr"/>
+      <c r="AT6" s="2" t="inlineStr"/>
+      <c r="AU6" s="2" t="inlineStr">
+        <is>
+          <t>El Plan Educativo Municipal en construcción</t>
+        </is>
+      </c>
+      <c r="AV6" s="2" t="inlineStr"/>
+      <c r="AW6" s="2" t="inlineStr">
+        <is>
+          <t>Otra entidad</t>
+        </is>
+      </c>
+      <c r="AX6" s="2" t="inlineStr">
+        <is>
+          <t>Ministerio de Educación</t>
+        </is>
+      </c>
+      <c r="AY6" s="2" t="inlineStr">
+        <is>
+          <t>Generación de nueva información</t>
+        </is>
+      </c>
+      <c r="AZ6" s="2" t="inlineStr"/>
+      <c r="BA6" s="2" t="inlineStr"/>
+      <c r="BB6" s="2" t="inlineStr"/>
+      <c r="BC6" s="2" t="inlineStr"/>
+      <c r="BD6" s="2" t="inlineStr"/>
+      <c r="BE6" s="2" t="inlineStr"/>
+      <c r="BF6" s="2" t="inlineStr"/>
+      <c r="BG6" s="2" t="inlineStr"/>
+      <c r="BH6" s="2" t="inlineStr"/>
+      <c r="BI6" s="2" t="inlineStr"/>
+      <c r="BJ6" s="2" t="inlineStr"/>
+      <c r="BK6" s="2" t="inlineStr"/>
+      <c r="BL6" s="2" t="inlineStr"/>
+      <c r="BM6" s="2" t="inlineStr"/>
+      <c r="BN6" s="2" t="inlineStr"/>
+      <c r="BO6" s="2" t="inlineStr"/>
+      <c r="BP6" s="2" t="inlineStr"/>
+      <c r="BQ6" s="2" t="inlineStr"/>
+      <c r="BR6" s="2" t="inlineStr"/>
+      <c r="BS6" s="2" t="inlineStr"/>
+      <c r="BT6" s="2" t="inlineStr"/>
+      <c r="BU6" s="2" t="inlineStr">
+        <is>
+          <t>Operación estadística nueva | Registro administrativo nuevo | Indicador</t>
+        </is>
+      </c>
+      <c r="BV6" s="2" t="inlineStr">
+        <is>
+          <t>Incluir variables/preguntas, Cambiar la formulación de alguna(s) pregunta(s)</t>
+        </is>
+      </c>
+      <c r="BW6" s="2" t="inlineStr">
+        <is>
+          <t>Cambios en la formulación de alguna(s) pregunta(s)</t>
+        </is>
+      </c>
+      <c r="BX6" s="2" t="inlineStr">
+        <is>
+          <t>Nuevo indicador a nivel municipal</t>
+        </is>
+      </c>
+      <c r="BY6" s="2" t="inlineStr"/>
+      <c r="BZ6" s="2" t="inlineStr">
+        <is>
+          <t>alta</t>
+        </is>
+      </c>
+      <c r="CA6" s="2" t="inlineStr">
+        <is>
+          <t>Discapacidad | Edad | Estrato socioeconómico | Sexo</t>
+        </is>
+      </c>
+      <c r="CB6" s="2" t="inlineStr"/>
+      <c r="CC6" s="2" t="inlineStr">
+        <is>
+          <t>Municipal | Otra</t>
+        </is>
+      </c>
+      <c r="CD6" s="2" t="inlineStr"/>
+      <c r="CE6" s="2" t="inlineStr"/>
+      <c r="CF6" s="2" t="inlineStr"/>
+      <c r="CG6" s="2" t="inlineStr"/>
+      <c r="CH6" s="2" t="inlineStr"/>
+      <c r="CI6" s="2" t="inlineStr"/>
+      <c r="CJ6" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="CK6" s="2" t="inlineStr">
+        <is>
+          <t>Itagüí</t>
+        </is>
+      </c>
+      <c r="CL6" s="2" t="inlineStr">
+        <is>
+          <t>zonas</t>
+        </is>
+      </c>
+      <c r="CM6" s="2" t="inlineStr">
+        <is>
+          <t>urbano y rural</t>
+        </is>
+      </c>
+      <c r="CN6" s="2" t="inlineStr">
+        <is>
+          <t>Total | Urbano | Rural</t>
+        </is>
+      </c>
+      <c r="CO6" s="2" t="inlineStr">
+        <is>
+          <t>Semestral</t>
+        </is>
+      </c>
+      <c r="CP6" s="2" t="inlineStr"/>
+      <c r="CQ6" s="2" t="inlineStr">
+        <is>
+          <t>Si bien el MEN produce la tasa de tránsito inmediato a la educación superior, esta no cuenta con la oportunidad ni la desagregación requerida por comunas.</t>
+        </is>
+      </c>
+      <c r="CR6" s="2" t="inlineStr"/>
+      <c r="CS6" s="2" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="CT6" s="2" t="inlineStr"/>
+      <c r="CU6" s="2" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="CV6" s="2" t="inlineStr"/>
+      <c r="CW6" s="2" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="CX6" s="2" t="inlineStr"/>
+      <c r="CY6" s="2" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="CZ6" s="2" t="inlineStr"/>
+      <c r="DA6" s="2" t="inlineStr">
+        <is>
+          <t>Publicado</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" ht="90" customHeight="1">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>DDI79</t>
+        </is>
+      </c>
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>Tasa de cobertura bruta  en educación preescolar, básica y media, por comunas</t>
+        </is>
+      </c>
+      <c r="C7" s="2" t="inlineStr">
+        <is>
+          <t>Alcaldía de Itagüi</t>
+        </is>
+      </c>
+      <c r="D7" s="2" t="inlineStr"/>
+      <c r="E7" s="2" t="inlineStr">
+        <is>
+          <t>Sociodemográfica</t>
+        </is>
+      </c>
+      <c r="F7" s="2" t="inlineStr">
+        <is>
+          <t>Educación, Ciencia, Tecnología e Innovación</t>
+        </is>
+      </c>
+      <c r="G7" s="2" t="inlineStr"/>
+      <c r="H7" s="2" t="inlineStr">
+        <is>
+          <t>Secretaría de Educación</t>
+        </is>
+      </c>
+      <c r="I7" s="2" t="inlineStr">
+        <is>
+          <t>Guillermo León Restrepo</t>
+        </is>
+      </c>
+      <c r="J7" s="2" t="inlineStr">
+        <is>
+          <t>Secretario</t>
+        </is>
+      </c>
+      <c r="K7" s="2" t="inlineStr">
+        <is>
+          <t>contactenos@itagui.gov.co</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr">
+        <is>
+          <t>3737676</t>
+        </is>
+      </c>
+      <c r="M7" s="2" t="inlineStr">
+        <is>
+          <t>Diana Gisela Herrera</t>
+        </is>
+      </c>
+      <c r="N7" s="2" t="inlineStr">
+        <is>
+          <t>Profesional Universitario</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr">
+        <is>
+          <t>DIANA.HERRERA@ITAGUI.EDU.CO</t>
+        </is>
+      </c>
+      <c r="P7" s="2" t="inlineStr">
+        <is>
+          <t>3737676</t>
+        </is>
+      </c>
+      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="R7" s="2" t="inlineStr">
+        <is>
+          <t>Agregado estadístico o indicador (tasas, índices, porcentajes, totales, etc ) | Ajustes en la frecuencia de difusión de los resultados</t>
+        </is>
+      </c>
+      <c r="S7" s="2" t="inlineStr"/>
+      <c r="T7" s="2" t="inlineStr">
+        <is>
+          <t>Requerimos conocer las tasas de cobertura bruta y neta en educación regular (preescolar, básica y media), por comunas; debido a que el calculo realizado por el MEN se hace de manera anual y con alcance territorial, pero no considera la distribución por comunas, necesaria para monitorear la eficiente distribución del servicio educativo.
+Adicionalmente, aún no se cuenta con la georreferenciación de cada uno de los estudiantes matriculados, por lo que se desconoce la ubicación real y como se comporta la cobertura respecto a la proyección de población por comunas.</t>
+        </is>
+      </c>
+      <c r="U7" s="2" t="inlineStr"/>
+      <c r="V7" s="2" t="inlineStr">
+        <is>
+          <t>Análisis de contexto | Formulación y ejecución de políticas públicas | Seguimiento y evaluación de políticas públicas</t>
+        </is>
+      </c>
+      <c r="W7" s="2" t="inlineStr"/>
+      <c r="X7" s="2" t="inlineStr">
+        <is>
+          <t>Organismos de Control | Otras entidades del orden Nacional | Entidades de orden Territorial | Entidades privadas | Público en General</t>
+        </is>
+      </c>
+      <c r="Y7" s="2" t="inlineStr"/>
+      <c r="Z7" s="2" t="inlineStr"/>
+      <c r="AA7" s="2" t="inlineStr">
+        <is>
+          <t>Contraloría, Procuraduría</t>
+        </is>
+      </c>
+      <c r="AB7" s="2" t="inlineStr">
+        <is>
+          <t>SENA</t>
+        </is>
+      </c>
+      <c r="AC7" s="2" t="inlineStr">
+        <is>
+          <t>Municipio de Itagüi,</t>
+        </is>
+      </c>
+      <c r="AD7" s="2" t="inlineStr"/>
+      <c r="AE7" s="2" t="inlineStr">
+        <is>
+          <t>Entidades ETDH</t>
+        </is>
+      </c>
+      <c r="AF7" s="2" t="inlineStr"/>
+      <c r="AG7" s="2" t="inlineStr"/>
+      <c r="AH7" s="2" t="inlineStr"/>
+      <c r="AI7" s="2" t="inlineStr">
+        <is>
+          <t>Decreto (Nacional, departamental, etc.)</t>
+        </is>
+      </c>
+      <c r="AJ7" s="2" t="inlineStr"/>
+      <c r="AK7" s="2" t="inlineStr"/>
+      <c r="AL7" s="2" t="inlineStr">
+        <is>
+          <t>Esta en proceso la formulación del Plan Educativo Municipal</t>
+        </is>
+      </c>
+      <c r="AM7" s="2" t="inlineStr"/>
+      <c r="AN7" s="2" t="inlineStr">
+        <is>
+          <t>Objetivos de Desarrollo Sostenible (ODS) | Plan sectorial, territorial o CONPES</t>
+        </is>
+      </c>
+      <c r="AO7" s="2" t="inlineStr">
+        <is>
+          <t>4. busca garantizar una educación inclusiva, equitativa y de calidad.</t>
+        </is>
+      </c>
+      <c r="AP7" s="2" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="AQ7" s="2" t="inlineStr"/>
+      <c r="AR7" s="2" t="inlineStr"/>
+      <c r="AS7" s="2" t="inlineStr"/>
+      <c r="AT7" s="2" t="inlineStr"/>
+      <c r="AU7" s="2" t="inlineStr">
+        <is>
+          <t>El Plan Educativo Municipal en construcción</t>
+        </is>
+      </c>
+      <c r="AV7" s="2" t="inlineStr"/>
+      <c r="AW7" s="2" t="inlineStr">
+        <is>
+          <t>Otra entidad</t>
+        </is>
+      </c>
+      <c r="AX7" s="2" t="inlineStr">
+        <is>
+          <t>Ministerio de Educación</t>
+        </is>
+      </c>
+      <c r="AY7" s="2" t="inlineStr">
+        <is>
+          <t>Generación de nueva información</t>
+        </is>
+      </c>
+      <c r="AZ7" s="2" t="inlineStr"/>
+      <c r="BA7" s="2" t="inlineStr"/>
+      <c r="BB7" s="2" t="inlineStr"/>
+      <c r="BC7" s="2" t="inlineStr"/>
+      <c r="BD7" s="2" t="inlineStr"/>
+      <c r="BE7" s="2" t="inlineStr"/>
+      <c r="BF7" s="2" t="inlineStr"/>
+      <c r="BG7" s="2" t="inlineStr"/>
+      <c r="BH7" s="2" t="inlineStr"/>
+      <c r="BI7" s="2" t="inlineStr"/>
+      <c r="BJ7" s="2" t="inlineStr"/>
+      <c r="BK7" s="2" t="inlineStr"/>
+      <c r="BL7" s="2" t="inlineStr"/>
+      <c r="BM7" s="2" t="inlineStr">
+        <is>
+          <t>Ministerio de Educación Nacional</t>
+        </is>
+      </c>
+      <c r="BN7" s="2" t="inlineStr"/>
+      <c r="BO7" s="2" t="inlineStr"/>
+      <c r="BP7" s="2" t="inlineStr"/>
+      <c r="BQ7" s="2" t="inlineStr"/>
+      <c r="BR7" s="2" t="inlineStr">
+        <is>
+          <t>Comuna</t>
+        </is>
+      </c>
+      <c r="BS7" s="2" t="inlineStr"/>
+      <c r="BT7" s="2" t="inlineStr"/>
+      <c r="BU7" s="2" t="inlineStr">
+        <is>
+          <t>Indicador</t>
+        </is>
+      </c>
+      <c r="BV7" s="2" t="inlineStr"/>
+      <c r="BW7" s="2" t="inlineStr"/>
+      <c r="BX7" s="2" t="inlineStr">
+        <is>
+          <t>Tasa de cobertura bruta  en educación preescolar, básica y media, por comunas</t>
+        </is>
+      </c>
+      <c r="BY7" s="2" t="inlineStr"/>
+      <c r="BZ7" s="2" t="inlineStr">
+        <is>
+          <t>alta</t>
+        </is>
+      </c>
+      <c r="CA7" s="2" t="inlineStr">
+        <is>
+          <t>Discapacidad | Edad | Estrato socioeconómico | Pertenencia étnico - racial | Sexo</t>
+        </is>
+      </c>
+      <c r="CB7" s="2" t="inlineStr"/>
+      <c r="CC7" s="2" t="inlineStr">
+        <is>
+          <t>Municipal</t>
+        </is>
+      </c>
+      <c r="CD7" s="2" t="inlineStr"/>
+      <c r="CE7" s="2" t="inlineStr"/>
+      <c r="CF7" s="2" t="inlineStr"/>
+      <c r="CG7" s="2" t="inlineStr"/>
+      <c r="CH7" s="2" t="inlineStr"/>
+      <c r="CI7" s="2" t="inlineStr"/>
+      <c r="CJ7" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="CK7" s="2" t="inlineStr">
+        <is>
+          <t>Comuna</t>
+        </is>
+      </c>
+      <c r="CL7" s="2" t="inlineStr"/>
+      <c r="CM7" s="2" t="inlineStr"/>
+      <c r="CN7" s="2" t="inlineStr">
+        <is>
+          <t>Urbano | Rural</t>
+        </is>
+      </c>
+      <c r="CO7" s="2" t="inlineStr">
+        <is>
+          <t>Anual</t>
+        </is>
+      </c>
+      <c r="CP7" s="2" t="inlineStr"/>
+      <c r="CQ7" s="2" t="inlineStr">
+        <is>
+          <t>Se requiere el apoyo desde el DAP para efectos de la georreferenciación de la población estudiantil que no se encuentra georreferenciada</t>
+        </is>
+      </c>
+      <c r="CR7" s="2" t="inlineStr"/>
+      <c r="CS7" s="2" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="CT7" s="2" t="inlineStr"/>
+      <c r="CU7" s="2" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="CV7" s="2" t="inlineStr"/>
+      <c r="CW7" s="2" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="CX7" s="2" t="inlineStr"/>
+      <c r="CY7" s="2" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="CZ7" s="2" t="inlineStr"/>
+      <c r="DA7" s="2" t="inlineStr">
+        <is>
+          <t>Publicado</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" ht="90" customHeight="1">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>DDI80</t>
+        </is>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>Tasa de cobertura neta  en educación preescolar, básica y media, por comunas</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>Alcaldía de Itagüi</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr"/>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <t>Sociodemográfica</t>
+        </is>
+      </c>
+      <c r="F8" s="2" t="inlineStr">
+        <is>
+          <t>Educación, Ciencia, Tecnología e Innovación</t>
+        </is>
+      </c>
+      <c r="G8" s="2" t="inlineStr"/>
+      <c r="H8" s="2" t="inlineStr">
+        <is>
+          <t>Secretaría de Educación</t>
+        </is>
+      </c>
+      <c r="I8" s="2" t="inlineStr">
+        <is>
+          <t>Guillermo León Restrepo</t>
+        </is>
+      </c>
+      <c r="J8" s="2" t="inlineStr">
+        <is>
+          <t>Secretario</t>
+        </is>
+      </c>
+      <c r="K8" s="2" t="inlineStr">
+        <is>
+          <t>contactenos@itagui.gov.co</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr">
+        <is>
+          <t>3737676</t>
+        </is>
+      </c>
+      <c r="M8" s="2" t="inlineStr">
+        <is>
+          <t>Diana Gisela Herrera</t>
+        </is>
+      </c>
+      <c r="N8" s="2" t="inlineStr">
+        <is>
+          <t>Profesional Universitario</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr">
+        <is>
+          <t>DIANA.HERRERA@ITAGUI.EDU.CO</t>
+        </is>
+      </c>
+      <c r="P8" s="2" t="inlineStr">
+        <is>
+          <t>3737676</t>
+        </is>
+      </c>
+      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="R8" s="2" t="inlineStr">
+        <is>
+          <t>Agregado estadístico o indicador (tasas, índices, porcentajes, totales, etc )</t>
+        </is>
+      </c>
+      <c r="S8" s="2" t="inlineStr"/>
+      <c r="T8" s="2" t="inlineStr">
+        <is>
+          <t>Requerimos conocer la tasa de cobertura neta en educación regular (preescolar, básica y media), por comunas; debido a que el calculo realizado por el MEN se hace de manera anual y con alcance territorial, pero no considera la distribución por comunas, necesaria para monitorear la eficiente distribución del servicio educativo.
+Adicionalmente, aún no se cuenta con la georreferenciación de cada uno de los estudiantes matriculados, por lo que se desconoce la ubicación real y como se comporta la cobertura respecto a la proyección de población por comunas.</t>
+        </is>
+      </c>
+      <c r="U8" s="2" t="inlineStr"/>
+      <c r="V8" s="2" t="inlineStr">
+        <is>
+          <t>Análisis de contexto | Formulación y ejecución de políticas públicas | Seguimiento y evaluación de políticas públicas | Producción de estadísticas</t>
+        </is>
+      </c>
+      <c r="W8" s="2" t="inlineStr"/>
+      <c r="X8" s="2" t="inlineStr">
+        <is>
+          <t>Organismos de Control | Otras entidades del orden Nacional | Entidades de orden Territorial | Entidades privadas</t>
+        </is>
+      </c>
+      <c r="Y8" s="2" t="inlineStr"/>
+      <c r="Z8" s="2" t="inlineStr"/>
+      <c r="AA8" s="2" t="inlineStr">
+        <is>
+          <t>Contraloría, Procuraduría</t>
+        </is>
+      </c>
+      <c r="AB8" s="2" t="inlineStr">
+        <is>
+          <t>SENA</t>
+        </is>
+      </c>
+      <c r="AC8" s="2" t="inlineStr">
+        <is>
+          <t>Municipio, aliados estratégicos</t>
+        </is>
+      </c>
+      <c r="AD8" s="2" t="inlineStr"/>
+      <c r="AE8" s="2" t="inlineStr">
+        <is>
+          <t>Entidades ETDH</t>
+        </is>
+      </c>
+      <c r="AF8" s="2" t="inlineStr"/>
+      <c r="AG8" s="2" t="inlineStr"/>
+      <c r="AH8" s="2" t="inlineStr"/>
+      <c r="AI8" s="2" t="inlineStr">
+        <is>
+          <t>Decreto (Nacional, departamental, etc.)</t>
+        </is>
+      </c>
+      <c r="AJ8" s="2" t="inlineStr"/>
+      <c r="AK8" s="2" t="inlineStr"/>
+      <c r="AL8" s="2" t="inlineStr">
+        <is>
+          <t>Esta en proceso la formulación del Plan Educativo Municipal</t>
+        </is>
+      </c>
+      <c r="AM8" s="2" t="inlineStr"/>
+      <c r="AN8" s="2" t="inlineStr">
+        <is>
+          <t>Objetivos de Desarrollo Sostenible (ODS) | Plan sectorial, territorial o CONPES</t>
+        </is>
+      </c>
+      <c r="AO8" s="2" t="inlineStr">
+        <is>
+          <t>4. busca garantizar una educación inclusiva, equitativa y de calidad.</t>
+        </is>
+      </c>
+      <c r="AP8" s="2" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="AQ8" s="2" t="inlineStr"/>
+      <c r="AR8" s="2" t="inlineStr"/>
+      <c r="AS8" s="2" t="inlineStr"/>
+      <c r="AT8" s="2" t="inlineStr"/>
+      <c r="AU8" s="2" t="inlineStr">
+        <is>
+          <t>El Plan Educativo Municipal en construcción</t>
+        </is>
+      </c>
+      <c r="AV8" s="2" t="inlineStr"/>
+      <c r="AW8" s="2" t="inlineStr">
+        <is>
+          <t>Otra entidad</t>
+        </is>
+      </c>
+      <c r="AX8" s="2" t="inlineStr">
+        <is>
+          <t>Ministerio de Educación</t>
+        </is>
+      </c>
+      <c r="AY8" s="2" t="inlineStr">
+        <is>
+          <t>Generación de nueva información</t>
+        </is>
+      </c>
+      <c r="AZ8" s="2" t="inlineStr"/>
+      <c r="BA8" s="2" t="inlineStr"/>
+      <c r="BB8" s="2" t="inlineStr"/>
+      <c r="BC8" s="2" t="inlineStr"/>
+      <c r="BD8" s="2" t="inlineStr"/>
+      <c r="BE8" s="2" t="inlineStr"/>
+      <c r="BF8" s="2" t="inlineStr"/>
+      <c r="BG8" s="2" t="inlineStr"/>
+      <c r="BH8" s="2" t="inlineStr"/>
+      <c r="BI8" s="2" t="inlineStr"/>
+      <c r="BJ8" s="2" t="inlineStr"/>
+      <c r="BK8" s="2" t="inlineStr"/>
+      <c r="BL8" s="2" t="inlineStr"/>
+      <c r="BM8" s="2" t="inlineStr">
+        <is>
+          <t>Ministerio de Educación Nacional</t>
+        </is>
+      </c>
+      <c r="BN8" s="2" t="inlineStr"/>
+      <c r="BO8" s="2" t="inlineStr"/>
+      <c r="BP8" s="2" t="inlineStr"/>
+      <c r="BQ8" s="2" t="inlineStr"/>
+      <c r="BR8" s="2" t="inlineStr">
+        <is>
+          <t>Comuna</t>
+        </is>
+      </c>
+      <c r="BS8" s="2" t="inlineStr"/>
+      <c r="BT8" s="2" t="inlineStr"/>
+      <c r="BU8" s="2" t="inlineStr">
+        <is>
+          <t>Indicador</t>
+        </is>
+      </c>
+      <c r="BV8" s="2" t="inlineStr"/>
+      <c r="BW8" s="2" t="inlineStr"/>
+      <c r="BX8" s="2" t="inlineStr">
+        <is>
+          <t>Tasa de cobertura neta  en educación preescolar, básica y media, por comunas</t>
+        </is>
+      </c>
+      <c r="BY8" s="2" t="inlineStr"/>
+      <c r="BZ8" s="2" t="inlineStr">
+        <is>
+          <t>alta</t>
+        </is>
+      </c>
+      <c r="CA8" s="2" t="inlineStr">
+        <is>
+          <t>Discapacidad | Edad | Pertenencia étnico - racial | Sexo</t>
+        </is>
+      </c>
+      <c r="CB8" s="2" t="inlineStr"/>
+      <c r="CC8" s="2" t="inlineStr">
+        <is>
+          <t>Municipal</t>
+        </is>
+      </c>
+      <c r="CD8" s="2" t="inlineStr"/>
+      <c r="CE8" s="2" t="inlineStr"/>
+      <c r="CF8" s="2" t="inlineStr"/>
+      <c r="CG8" s="2" t="inlineStr"/>
+      <c r="CH8" s="2" t="inlineStr"/>
+      <c r="CI8" s="2" t="inlineStr"/>
+      <c r="CJ8" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="CK8" s="2" t="inlineStr">
+        <is>
+          <t>Comuna</t>
+        </is>
+      </c>
+      <c r="CL8" s="2" t="inlineStr"/>
+      <c r="CM8" s="2" t="inlineStr"/>
+      <c r="CN8" s="2" t="inlineStr">
+        <is>
+          <t>Urbano | Rural</t>
+        </is>
+      </c>
+      <c r="CO8" s="2" t="inlineStr">
+        <is>
+          <t>Anual</t>
+        </is>
+      </c>
+      <c r="CP8" s="2" t="inlineStr"/>
+      <c r="CQ8" s="2" t="inlineStr">
+        <is>
+          <t>Se requiere el apoyo desde el DAP para efectos de la georreferenciación de la población estudiantil que no se encuentra georreferenciada,  y la actualización de las proyecciones poblacionales por comuna, discriminadas por edad, dado que cuando estas últimas han sido solicitadas, no han estado actualizadas a la vigencia.</t>
+        </is>
+      </c>
+      <c r="CR8" s="2" t="inlineStr"/>
+      <c r="CS8" s="2" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="CT8" s="2" t="inlineStr"/>
+      <c r="CU8" s="2" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="CV8" s="2" t="inlineStr"/>
+      <c r="CW8" s="2" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="CX8" s="2" t="inlineStr"/>
+      <c r="CY8" s="2" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="CZ8" s="2" t="inlineStr"/>
+      <c r="DA8" s="2" t="inlineStr">
+        <is>
+          <t>Publicado</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" ht="90" customHeight="1">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>DDI81</t>
+        </is>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>Información población caracterizada como campesina</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>Alcaldía de Itagüi</t>
+        </is>
+      </c>
+      <c r="D9" s="2" t="inlineStr"/>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <t>Sociodemográfica</t>
+        </is>
+      </c>
+      <c r="F9" s="2" t="inlineStr">
+        <is>
+          <t>Salud</t>
+        </is>
+      </c>
+      <c r="G9" s="2" t="inlineStr"/>
+      <c r="H9" s="2" t="inlineStr">
+        <is>
+          <t>Secretaría de Salud y Protección Social</t>
+        </is>
+      </c>
+      <c r="I9" s="2" t="inlineStr">
+        <is>
+          <t>Aura Patricia Vásquez Castillo</t>
+        </is>
+      </c>
+      <c r="J9" s="2" t="inlineStr">
+        <is>
+          <t>Secretaria de despacho</t>
+        </is>
+      </c>
+      <c r="K9" s="2" t="inlineStr">
+        <is>
+          <t>contactenos@itagui.gov.co</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr">
+        <is>
+          <t>3737676</t>
+        </is>
+      </c>
+      <c r="M9" s="2" t="inlineStr">
+        <is>
+          <t>Sergio Andrés Villa Garcia</t>
+        </is>
+      </c>
+      <c r="N9" s="2" t="inlineStr">
+        <is>
+          <t>Apoyo a la gestión Gesis</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr">
+        <is>
+          <t>gestion.aseguramiento@itagui.gov.co</t>
+        </is>
+      </c>
+      <c r="P9" s="2" t="inlineStr">
+        <is>
+          <t>3737676</t>
+        </is>
+      </c>
+      <c r="Q9" s="2" t="inlineStr">
+        <is>
+          <t>Demografía y Población</t>
+        </is>
+      </c>
+      <c r="R9" s="2" t="inlineStr">
+        <is>
+          <t>Agregado estadístico o indicador (tasas, índices, porcentajes, totales, etc ) | Ajustes en la cobertura temática</t>
+        </is>
+      </c>
+      <c r="S9" s="2" t="inlineStr"/>
+      <c r="T9" s="2" t="inlineStr">
+        <is>
+          <t>Por el tema de salud, y para la realización del análisis de situación de salud, están solicitando información relacionada con población campesina, que seria importante implementar para fortalecer el enfoque diferencial</t>
+        </is>
+      </c>
+      <c r="U9" s="2" t="inlineStr"/>
+      <c r="V9" s="2" t="inlineStr">
+        <is>
+          <t>Análisis de contexto</t>
+        </is>
+      </c>
+      <c r="W9" s="2" t="inlineStr"/>
+      <c r="X9" s="2" t="inlineStr">
+        <is>
+          <t>Ministerios | Organismos de Control</t>
+        </is>
+      </c>
+      <c r="Y9" s="2" t="inlineStr"/>
+      <c r="Z9" s="2" t="inlineStr">
+        <is>
+          <t>Ministerio de Salud</t>
+        </is>
+      </c>
+      <c r="AA9" s="2" t="inlineStr">
+        <is>
+          <t>Contraloría, Procuraduría</t>
+        </is>
+      </c>
+      <c r="AB9" s="2" t="inlineStr"/>
+      <c r="AC9" s="2" t="inlineStr"/>
+      <c r="AD9" s="2" t="inlineStr"/>
+      <c r="AE9" s="2" t="inlineStr"/>
+      <c r="AF9" s="2" t="inlineStr"/>
+      <c r="AG9" s="2" t="inlineStr"/>
+      <c r="AH9" s="2" t="inlineStr"/>
+      <c r="AI9" s="2" t="inlineStr">
+        <is>
+          <t>Otra (Resolución, ordenanza, acuerdo municipal, acuerdo supranacional, sentencia, tratado internacional)</t>
+        </is>
+      </c>
+      <c r="AJ9" s="2" t="inlineStr"/>
+      <c r="AK9" s="2" t="inlineStr"/>
+      <c r="AL9" s="2" t="inlineStr"/>
+      <c r="AM9" s="2" t="inlineStr">
+        <is>
+          <t>Resolución 100 de 2024</t>
+        </is>
+      </c>
+      <c r="AN9" s="2" t="inlineStr">
+        <is>
+          <t>Otro(s)</t>
+        </is>
+      </c>
+      <c r="AO9" s="2" t="inlineStr"/>
+      <c r="AP9" s="2" t="inlineStr"/>
+      <c r="AQ9" s="2" t="inlineStr"/>
+      <c r="AR9" s="2" t="inlineStr"/>
+      <c r="AS9" s="2" t="inlineStr"/>
+      <c r="AT9" s="2" t="inlineStr"/>
+      <c r="AU9" s="2" t="inlineStr"/>
+      <c r="AV9" s="2" t="inlineStr">
+        <is>
+          <t>Análisis de situación de salud - enfoque diferencial</t>
+        </is>
+      </c>
+      <c r="AW9" s="2" t="inlineStr">
+        <is>
+          <t>DANE</t>
+        </is>
+      </c>
+      <c r="AX9" s="2" t="inlineStr"/>
+      <c r="AY9" s="2" t="inlineStr">
+        <is>
+          <t>Generación de nueva información</t>
+        </is>
+      </c>
+      <c r="AZ9" s="2" t="inlineStr"/>
+      <c r="BA9" s="2" t="inlineStr"/>
+      <c r="BB9" s="2" t="inlineStr"/>
+      <c r="BC9" s="2" t="inlineStr"/>
+      <c r="BD9" s="2" t="inlineStr"/>
+      <c r="BE9" s="2" t="inlineStr"/>
+      <c r="BF9" s="2" t="inlineStr"/>
+      <c r="BG9" s="2" t="inlineStr"/>
+      <c r="BH9" s="2" t="inlineStr"/>
+      <c r="BI9" s="2" t="inlineStr"/>
+      <c r="BJ9" s="2" t="inlineStr"/>
+      <c r="BK9" s="2" t="inlineStr"/>
+      <c r="BL9" s="2" t="inlineStr"/>
+      <c r="BM9" s="2" t="inlineStr"/>
+      <c r="BN9" s="2" t="inlineStr"/>
+      <c r="BO9" s="2" t="inlineStr"/>
+      <c r="BP9" s="2" t="inlineStr"/>
+      <c r="BQ9" s="2" t="inlineStr"/>
+      <c r="BR9" s="2" t="inlineStr"/>
+      <c r="BS9" s="2" t="inlineStr"/>
+      <c r="BT9" s="2" t="inlineStr"/>
+      <c r="BU9" s="2" t="inlineStr">
+        <is>
+          <t>Operación estadística nueva</t>
+        </is>
+      </c>
+      <c r="BV9" s="2" t="inlineStr">
+        <is>
+          <t>Censo de población campesina desagregada geográficamente</t>
+        </is>
+      </c>
+      <c r="BW9" s="2" t="inlineStr"/>
+      <c r="BX9" s="2" t="inlineStr"/>
+      <c r="BY9" s="2" t="inlineStr"/>
+      <c r="BZ9" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="CA9" s="2" t="inlineStr">
+        <is>
+          <t>Campesinado | Discapacidad | Edad | Estrato socioeconómico</t>
+        </is>
+      </c>
+      <c r="CB9" s="2" t="inlineStr"/>
+      <c r="CC9" s="2" t="inlineStr">
+        <is>
+          <t>Departamental | Municipal</t>
+        </is>
+      </c>
+      <c r="CD9" s="2" t="inlineStr"/>
+      <c r="CE9" s="2" t="inlineStr"/>
+      <c r="CF9" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="CG9" s="2" t="inlineStr">
+        <is>
+          <t>Antioquia</t>
+        </is>
+      </c>
+      <c r="CH9" s="2" t="inlineStr"/>
+      <c r="CI9" s="2" t="inlineStr"/>
+      <c r="CJ9" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="CK9" s="2" t="inlineStr">
+        <is>
+          <t>Itagüi</t>
+        </is>
+      </c>
+      <c r="CL9" s="2" t="inlineStr"/>
+      <c r="CM9" s="2" t="inlineStr"/>
+      <c r="CN9" s="2" t="inlineStr">
+        <is>
+          <t>Total | Urbano | Rural</t>
+        </is>
+      </c>
+      <c r="CO9" s="2" t="inlineStr">
+        <is>
+          <t>Anual</t>
+        </is>
+      </c>
+      <c r="CP9" s="2" t="inlineStr"/>
+      <c r="CQ9" s="2" t="inlineStr"/>
+      <c r="CR9" s="2" t="inlineStr"/>
+      <c r="CS9" s="2" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="CT9" s="2" t="inlineStr"/>
+      <c r="CU9" s="2" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="CV9" s="2" t="inlineStr"/>
+      <c r="CW9" s="2" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="CX9" s="2" t="inlineStr"/>
+      <c r="CY9" s="2" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
+      </c>
+      <c r="CZ9" s="2" t="inlineStr"/>
+      <c r="DA9" s="2" t="inlineStr">
+        <is>
+          <t>Publicado</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C1"/>
+  <dimension ref="A1:C17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="50" customWidth="1" min="1" max="1"/>
     <col width="50" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="80" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>B1.1 - Código</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>B1.2 - Indicador Requerimiento</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>B4 - Variables necesarias para suplir el requerimiento</t>
+        </is>
+      </c>
+    </row>
+    <row r="2" ht="90" customHeight="1">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>DDI72</t>
+        </is>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>Incorporar nuevas desagregaciones geográficas que permitan dar un contexto más amplio sobre el desempeño educativo de los estudiantes de educación media y superior</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>1. Puntaje por Prueba.</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" ht="90" customHeight="1">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>DDI72</t>
+        </is>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>Incorporar nuevas desagregaciones geográficas que permitan dar un contexto más amplio sobre el desempeño educativo de los estudiantes de educación media y superior</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="inlineStr">
+        <is>
+          <t>2. Puntaje Global.</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" ht="90" customHeight="1">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>DDI72</t>
+        </is>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>Incorporar nuevas desagregaciones geográficas que permitan dar un contexto más amplio sobre el desempeño educativo de los estudiantes de educación media y superior</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>3. Niveles de Desempeño.</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="90" customHeight="1">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>DDI72</t>
+        </is>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>Incorporar nuevas desagregaciones geográficas que permitan dar un contexto más amplio sobre el desempeño educativo de los estudiantes de educación media y superior</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr">
+        <is>
+          <t>4. Género.</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" ht="90" customHeight="1">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>DDI72</t>
+        </is>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>Incorporar nuevas desagregaciones geográficas que permitan dar un contexto más amplio sobre el desempeño educativo de los estudiantes de educación media y superior</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>5. Nivel socioeconómico</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" ht="90" customHeight="1">
+      <c r="A7" s="2" t="inlineStr">
+        <is>
+          <t>DDI73</t>
+        </is>
+      </c>
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>Ingresos operacionales de los establecimientos fabricantes/ importadores de medicamentos, alimentos, dispositivos médicos y cosméticos</t>
+        </is>
+      </c>
+      <c r="C7" s="2" t="inlineStr">
+        <is>
+          <t>1. NIT o identificación.</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" ht="90" customHeight="1">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>DDI73</t>
+        </is>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>Ingresos operacionales de los establecimientos fabricantes/ importadores de medicamentos, alimentos, dispositivos médicos y cosméticos</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>2. Razón social o nombre.</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" ht="90" customHeight="1">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>DDI73</t>
+        </is>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>Ingresos operacionales de los establecimientos fabricantes/ importadores de medicamentos, alimentos, dispositivos médicos y cosméticos</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>3. Dirección</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" ht="90" customHeight="1">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>DDI73</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>Ingresos operacionales de los establecimientos fabricantes/ importadores de medicamentos, alimentos, dispositivos médicos y cosméticos</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>4. Municipio</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" ht="90" customHeight="1">
+      <c r="A11" s="2" t="inlineStr">
+        <is>
+          <t>DDI73</t>
+        </is>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>Ingresos operacionales de los establecimientos fabricantes/ importadores de medicamentos, alimentos, dispositivos médicos y cosméticos</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>5. Departamento</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" ht="90" customHeight="1">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>DDI73</t>
+        </is>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>Ingresos operacionales de los establecimientos fabricantes/ importadores de medicamentos, alimentos, dispositivos médicos y cosméticos</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>6. Ingresos operacionales</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" ht="90" customHeight="1">
+      <c r="A13" s="2" t="inlineStr">
+        <is>
+          <t>DDI77</t>
+        </is>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>TASA DE DESEMPLEO A NIVEL MUNICIPAL</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>NÚMERO DE PERSONAS DESEMPLEADAS EN ITAGÜÍ, POBLACIÓN ECONÓMICAMENTE ACTIVA</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" ht="90" customHeight="1">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>DDI78</t>
+        </is>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>Porcentaje  de estudiantes egresados de las IE de Itagüí que acceden a la educación superior</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>Identificación de egresados, Establecimiento educativo de egreso, Año de egreso, Establecimiento de educación superior al que ingresa, Periodo de ingreso, Programa de educación superior al que accede</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" ht="90" customHeight="1">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
+          <t>DDI79</t>
+        </is>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>Tasa de cobertura bruta  en educación preescolar, básica y media, por comunas</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>Identificación del estudiante, Comuna a la que pertenece, Dirección de residencia, IE en la que se encuentra matriculado, grado, Coordenadas de la vivienda</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="90" customHeight="1">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
+          <t>DDI80</t>
+        </is>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>Tasa de cobertura neta  en educación preescolar, básica y media, por comunas</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>Identificación del estudiante, Comuna a la que pertenece, Dirección de residencia, IE en la que se encuentra matriculado, grado, Coordenadas de la vivienda</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" ht="90" customHeight="1">
+      <c r="A17" s="2" t="inlineStr">
+        <is>
+          <t>DDI81</t>
+        </is>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>Información población caracterizada como campesina</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>Nombres, Tipo De Identificación, Numero De Identificación Nacionalidad, Edades, Sexo, Ubicación, Qué Producen</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="60" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1" ht="30" customHeight="1">
-      <c r="A1" s="2" t="inlineStr">
+      <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Nombre:</t>
         </is>
       </c>
-      <c r="B1" s="3" t="inlineStr">
+      <c r="B1" s="4" t="inlineStr">
         <is>
           <t>Inventario Demandas de Información No Satisfecha</t>
         </is>
       </c>
     </row>
     <row r="2" ht="40" customHeight="1">
-      <c r="A2" s="2" t="inlineStr">
+      <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Descripción:</t>
         </is>
       </c>
-      <c r="B2" s="3" t="inlineStr">
+      <c r="B2" s="4" t="inlineStr">
         <is>
           <t>Reporte Demandas de Información</t>
         </is>
       </c>
     </row>
     <row r="3" ht="30" customHeight="1">
-      <c r="A3" s="2" t="inlineStr">
+      <c r="A3" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Autor: </t>
         </is>
       </c>
-      <c r="B3" s="3" t="inlineStr">
+      <c r="B3" s="4" t="inlineStr">
         <is>
           <t>Sistema Estadístico Nacional (SEN)</t>
         </is>
       </c>
     </row>
     <row r="4" ht="25" customHeight="1">
-      <c r="A4" s="2" t="inlineStr">
+      <c r="A4" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Fecha: </t>
         </is>
       </c>
-      <c r="B4" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>15-09-2026 10:11:21</t>
+      <c r="B4" s="4" t="inlineStr">
+        <is>
+          <t>02-11-2026 05:55:12</t>
         </is>
       </c>
     </row>
     <row r="5" ht="25" customHeight="1">
-      <c r="A5" s="2" t="inlineStr">
+      <c r="A5" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Versión: </t>
         </is>
       </c>
-      <c r="B5" s="3" t="inlineStr">
+      <c r="B5" s="4" t="inlineStr">
         <is>
           <t>v1.0</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>